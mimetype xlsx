--- v0 (2026-07-16)
+++ v1 (2026-10-15)
@@ -23,62 +23,62 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Věděl/a byste, kde najít informace o aktuálním stavu kvality ovzduší?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
-    <t>Veřejnost se v otázce informovanosti dělí téměř na dvě poloviny – 51 % Čechů by vědělo, kde informace hledat (9 % rozhodně, 42 % spíše), zatímco 49 % by si rady nevědělo (40 % spíše ne, 9 % rozhodně ne).
+    <t>Veřejnost se v otázce informovanosti dělí téměř na dvě poloviny – 51 % Čechů by vědělo, kde informace hledat, zatímco 49 % by si rady nevědělo.
 Schopnost vyhledat informace roste s úrovní vzdělání (69 % u vysokoškoláků oproti 44 % u lidí bez maturity) a s frekvencí využívání internetu, kde u každodenních uživatelů dosahuje 54 %, zatímco u lidí bez internetu klesá na 15 %. 
 Vědomost o zdrojích informací deklarují výrazně častěji muži (58 %) než ženy (45 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:25:48</t>
+    <t>2026-10-15 20:41:19</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Rozhodně ano</t>
   </si>
   <si>
     <t>Spíše ano</t>
   </si>
   <si>
     <t>Spíše ne</t>
   </si>
   <si>
     <t>Rozhodně ne</t>
   </si>