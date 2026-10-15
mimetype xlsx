--- v0 (2026-07-16)
+++ v1 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často si zjišťujete informace o aktuálním stavu kvality ovzduší?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina lidí (54 %) si informace o stavu ovzduší nezjišťuje nikdy, pravidelně (alespoň jednou týdně) tak činí jen 11 % obyvatel. 
 Zájem roste s velikostí obce – v nejmenších vesnicích informace nezjišťuje nikdy 65 % lidí, zatímco ve velkých městech tento podíl klesá na 48 %. 
 Z hlediska věku jsou nejaktivnější senioři nad 65 let (15 % alespoň jednou týdně) a mladí do 29 let (14 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:25:49</t>
+    <t>2026-10-15 20:41:19</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Několikrát denně</t>
   </si>
   <si>
     <t>Každý den nebo skoro každý den</t>
   </si>
   <si>
     <t>Alespoň jednou za týden</t>
   </si>
   <si>
     <t>Alespoň jednou za měsíc</t>
   </si>