--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Instaloval/a jste doma prvky pro úsporu energie (např. tepelné čerpadlo, pasivní chlazení, rekuperaci)?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Opatření pro úsporu energie (např. tepelné čerpadlo, pasivní chlazení, rekuperaci nebo zateplení oken) ve své domácnosti zavedlo 17 % respondentů.
 Většina (80 %) naopak žádná taková opatření nerealizovala.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-26 03:40:39</t>
+    <t>2026-10-15 20:42:23</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Ne</t>
   </si>
   <si>
     <t>Neví</t>
   </si>
 </sst>
 </file>
 