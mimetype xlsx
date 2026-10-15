--- v0 (2026-07-16)
+++ v1 (2026-10-15)
@@ -23,63 +23,63 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Na kolik jste v místě Vašeho bydliště spokojen/a či spokojen/a s následujícím?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
-    <t>Většina populace vyjadřuje spokojenost s životním prostředím v místě svého bydliště, přičemž pozitivní hodnocení výrazně převyšuje nad nespokojeností napříč všemi dotazovanými oblastmi. 
-Lidé nejlépe hodnotí čistotu přírody (68 %) a kvalitu ovzduší (63 %), naopak nejhůře vnímají úroveň světelného znečištění (46 %).
+    <t>Většina populace je spokojená s prostředím v místě bydliště a to napříč všemi dotazovanými oblastmi.
+Nejlépe lidé hodnotí čistotu přírody (68 % spokojených) a ovzduší (63 %). Nejkritičtější jsou k úrovni světelného znečištění, kde je spokojeno už jen 46 % populace. 
 Spokojenost klesá s rostoucí velikostí obce – v malých obcích je spokojeno 73 % lidí, ve velkých městech jen 46 %. 
 Kritičtější jsou obecně lidé s vysokoškolským vzděláním, naopak starší lidé nad 65 let hodnotí své okolí pozitivněji.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:25:48</t>
+    <t>2026-10-15 20:41:20</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi spokojen/a (%)</t>
   </si>
   <si>
     <t>Spíše spokojen/a (%)</t>
   </si>
   <si>
     <t>Ani spokojen/a, ani nespokojen/a (%)</t>
   </si>
   <si>
     <t>Spíše nespokojen/a (%)</t>
   </si>
   <si>
     <t>Velmi nespokojen/a (%)</t>
   </si>
   <si>
     <t>Neví (%)</t>
   </si>