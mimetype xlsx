--- v0 (2026-07-16)
+++ v1 (2026-10-15)
@@ -25,62 +25,62 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry následující zdroje podle Vás znečišťují ovzduší v místě Vašeho bydliště?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Za nejvýznamnější zdroj znečištění ovzduší v místě bydliště považují obyvatelé ČR jednoznačně silniční dopravu  ( 76 % velmi“ až „středně“). 
 S odstupem následuje vytápění tuhými palivy (45 % uvádí velmi až středně) a stavební činnost (42 %).
-Naopak za nejméně znečišťující jsou považovány elektrárny (49 % vůbec) a spalovny (48 %).
+Naopak za nejméně znečišťující jsou považovány elektrárny (49 % vůbec) a spalovny odpadu (48 %).
 Silniční dopravu a stavební činnost vnímají citelněji lidé ve velkých městech nad 50 tisíc obyvatel, zatímco vytápění tuhými palivy trápí spíše obyvatele menších sídel do 20 tisíc obyvatel (48 % oproti 32 % ve větších městech). 
 Nejstarší generace nad 65 let je pak vůči všem jmenovaným zdrojům znečištění nejméně kritická.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:25:29</t>
+    <t>2026-10-15 20:40:46</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi (%)</t>
   </si>
   <si>
     <t>Dost (%)</t>
   </si>
   <si>
     <t>Středně (%)</t>
   </si>
   <si>
     <t>Málo (%)</t>
   </si>
   <si>
     <t>Vůbec (%)</t>
   </si>
   <si>
     <t>Neví (%)</t>
   </si>