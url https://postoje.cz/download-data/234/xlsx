--- v0 (2026-07-16)
+++ v1 (2026-10-15)
@@ -26,62 +26,60 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jakým způsobem byste postupoval/a, kdybyste chtěl/a získat informace o aktuálním stavu kvality ovzduší?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Při zjišťování stavu ovzduší Češi jednoznačně preferují internetový vyhledávač (62 %).
 S velkým odstupem následuje otevření webu či aplikace známé instituce (12 %), využití umělé inteligence (9 %) a předpověď počasí (9 %). 
 Mimo internet by se 5 % lidí obrátilo na místní úřad.
-Lidé, kteří už předem deklarovali, že vědí, kde hledat, jdou častěji přímo na web či aplikaci konkrétní instituce (20 %). 
-Ti, co nevědí, spoléhají spíše na obecný vyhledávač (65 %) nebo umělou inteligenci (12 %).
 Využití AI láká hlavně mladší generace do 40 let (15 %), naopak senioři nad 65 let by častěji volili předpověď počasí (14 %) nebo dotaz na úřadě (9 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:27:37</t>
+    <t>2026-10-15 20:42:10</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Otevřel/a bych oficiální webovou stránku či mobilní aplikaci instituce, kterou znám (%)</t>
   </si>
   <si>
     <t>Otevřel/a bych si předpověď počasí na internetu (%)</t>
   </si>
   <si>
     <t>Zeptal/a bych se umělé inteligence (%)</t>
   </si>
   <si>
     <t>Našel/a bych si je s pomocí vyhledávače na internetu (%)</t>
   </si>
   <si>
     <t>Zeptal/a bych se někoho z rodiny či známých (%)</t>
   </si>
   <si>
     <t>Zeptal/a bych se na místním úřadě (%)</t>
   </si>