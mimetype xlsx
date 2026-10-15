--- v0 (2026-07-16)
+++ v1 (2026-10-15)
@@ -26,57 +26,57 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve"> Do jaké míry Vás v noci obtěžují následující zdroje světla?</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:19:35</t>
+    <t>2026-10-15 20:41:36</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
-    <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
+    <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Extrémně obtěžuje (%)</t>
   </si>
   <si>
     <t>Velmi hodně obtěžuje (%)</t>
   </si>
   <si>
     <t>Hodně obtěžuje (%)</t>
   </si>
   <si>
     <t>Středně obtěžuje (%)</t>
   </si>
   <si>
     <t>Málo obtěžuje (%)</t>
   </si>
   <si>
     <t>Velmi málo obtěžuje (%)</t>
   </si>
   <si>
     <t>Vůbec neobtěžuje (%)</t>
   </si>
   <si>
     <t>Neví (%)</t>
   </si>