--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaké jsou podle Vás licencované ZOO (např. ZOO Praha, ZOO Dvůr Králové)?  Ohodnoťte charakteristiky na škále 1-7.</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Licencované zoologické zahrady hodnotí veřejnost v průměru nejpozitivněji ze všech tří zkoumaných institucí: průměr známky 2,6, pro botanické zahrady je to 2,8 a pro zookoutky 2,9.
 U licencovaných Zoo lidé vnímají nejlépe kvalitu péče o zvířata ( průměrná známka 1,8), programy záchrany druhů (2,1) a kvalitu služeb (2,2). 
 Velmi příznivě vychází také zábavnost (2,4) a dostupnost (2,5).
 Jedinou oblastí, u které se hodnocení kloní k méně příznivému pólu, je cena – s průměrem 4,5.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-26 03:39:33</t>
+    <t>2026-10-15 20:40:46</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>1 (%)</t>
   </si>
   <si>
     <t>2 (%)</t>
   </si>
   <si>
     <t>3 (%)</t>
   </si>
   <si>
     <t>4 (%)</t>
   </si>
   <si>
     <t>5 (%)</t>
   </si>
   <si>
     <t>6 (%)</t>
   </si>