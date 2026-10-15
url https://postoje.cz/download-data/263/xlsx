--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaké jsou podle Vás zookoutky? (hodnocení na škále 1–7)</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Zookoutky jsou ve srovnání s ostatními institucemi hodnoceny relativně nejlépe z pohledu ceny (průměr 3,2). 
 Celkově však napříč všemi vlastnostmi získaly v průměru nejméně pozitivní hodnocení (průměr 2,9).
 Nejlépe lidé u zookoutků vnímají kvalitu péče o zvířata (2,6) a dostupnost (2,7), následované zábavností (2,8). 
 O něco nižší hodnocení pak dostala kvalita služeb (3,1), cena (3,2) a kvalita programů záchrany druhů (3,3).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-26 03:38:54</t>
+    <t>2026-10-15 20:40:40</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>1 (%)</t>
   </si>
   <si>
     <t>2 (%)</t>
   </si>
   <si>
     <t>3 (%)</t>
   </si>
   <si>
     <t>4 (%)</t>
   </si>
   <si>
     <t>5 (%)</t>
   </si>
   <si>
     <t>6 (%)</t>
   </si>