--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaké jsou podle Vás botanické zahrady? (hodnocení charakteristik na škále 1–7)</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Botanické zahrady hodnotí veřejnost velmi příznivě zejména v oblasti péče o krajinu (průměr 2,1 na sedmibodové škále) a kvality programů záchrany druhů (2,4). 
 Pozitivně vnímají lidé také kvalitu služeb (2,6) a dostupnost (2,7).
 Naopak v zábavnosti (3,3) a vnímané ceně (3,4) dosahují botanické zahrady spíše neutrálního hodnocení.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-26 03:44:03</t>
+    <t>2026-10-15 20:40:53</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>1 (%)</t>
   </si>
   <si>
     <t>2 (%)</t>
   </si>
   <si>
     <t>3 (%)</t>
   </si>
   <si>
     <t>4 (%)</t>
   </si>
   <si>
     <t>5 (%)</t>
   </si>
   <si>
     <t>6 (%)</t>
   </si>