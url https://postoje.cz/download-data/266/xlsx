--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Jakou kategorii energetického štítku má dům či bytový dům, ve kterém bydlíte? </t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-26 03:40:24</t>
+    <t>2026-10-15 20:41:51</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>A (%)</t>
   </si>
   <si>
     <t>B (%)</t>
   </si>
   <si>
     <t>C (%)</t>
   </si>
   <si>
     <t>D (%)</t>
   </si>
   <si>
     <t>E (%)</t>
   </si>
   <si>
     <t>F (%)</t>
   </si>