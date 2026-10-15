--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve"> Má dům či bytový dům, ve kterém bydlíte, …</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Zateplení stěn u své nemovitosti uvádí 64 % respondentů.
 Zateplení střechy deklaruje polovina (51 %) z nich.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-26 03:39:39</t>
+    <t>2026-10-15 20:41:36</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Ano (%)</t>
   </si>
   <si>
     <t>Ne (%)</t>
   </si>
   <si>
     <t>Neví (%)</t>
   </si>
   <si>
     <t>Zateplení stěn</t>
   </si>
   <si>
     <t>Zateplení střechy</t>
   </si>
   <si>
     <t>Jiné zateplení</t>
   </si>