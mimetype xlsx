--- v0 (2026-07-16)
+++ v1 (2026-10-15)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Které z následujících zdrojů využíváte k získávání informací o stavu kvality ovzduší? </t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Mezi lidmi, kteří stav ovzduší sledují, dominuje webová předpověď počasí (79 %), televizní zpravodajství (59 %) a web ČHMÚ (52 %). 
 Výběr zdrojů se výrazně liší podle věku: starší lidé nad 55 let silně preferují televizi (76–78 %), zatímco lidé ve věku 30–39 let dávají přednost mobilním aplikacím (53 %). 
 Oficiální web ČHMÚ pak nejvíce využívá věková skupina 40–54 let (61 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>625 (pouze respondenti, kteří si zjišťují informace o stavu kvality ovzduší)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:26:11</t>
+    <t>2026-10-15 20:41:20</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Hodnota (%)</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Webovou předpověď počasí</t>
   </si>
   <si>
     <t>79.2 %</t>
   </si>
   <si>
     <t>Televizní zpravodajství</t>
   </si>