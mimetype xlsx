--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve"> Jaký zdroj využíváte pro vytápění?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Nejčastějším zdrojem vytápění je zemní plyn (56 %), následovaný dřevem a peletami (39 %) a elektřinou (16 %). 
 Tepelné čerpadlo používá 12 % lidí, uhlí desetina (10 %) solární systém 5 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-26 03:40:14</t>
+    <t>2026-10-15 20:41:50</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření postoje k životnímu prostředí 2026; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Hodnota (%)</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Zemní plyn</t>
   </si>
   <si>
     <t>56.1 %</t>
   </si>
   <si>
     <t>Dřevo, pelety</t>
   </si>