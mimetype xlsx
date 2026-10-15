--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry se obáváte negativních důsledků …</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Zatímco 55 % Čechů se obává negativních důsledků změny klimatu obecně, významně méně (45 %) se negativních důsledků obává pro sebe osobně.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:42:09</t>
+    <t>2026-10-15 20:40:47</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi se obávám (%)</t>
   </si>
   <si>
     <t>Obávám se (%)</t>
   </si>
   <si>
     <t>Spíše se obávám (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše se neobávám (%)</t>
   </si>
   <si>
     <t>Neobávám se (%)</t>
   </si>