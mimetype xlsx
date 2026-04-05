--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry se obáváte negativních důsledků …</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Zatímco 55 % Čechů se obává negativních důsledků změny klimatu obecně, významně méně (45 %) se negativních důsledků obává pro sebe osobně.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:21</t>
+    <t>2026-04-05 15:16:00</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi se obávám (%)</t>
   </si>
   <si>
     <t>Obávám se (%)</t>
   </si>
   <si>
     <t>Spíše se obávám (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše se neobávám (%)</t>
   </si>
   <si>
     <t>Neobávám se (%)</t>
   </si>