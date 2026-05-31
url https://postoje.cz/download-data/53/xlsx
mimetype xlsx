--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry se obáváte negativních důsledků …</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Zatímco 55 % Čechů se obává negativních důsledků změny klimatu obecně, významně méně (45 %) se negativních důsledků obává pro sebe osobně.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:16:00</t>
+    <t>2026-05-31 00:37:39</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi se obávám (%)</t>
   </si>
   <si>
     <t>Obávám se (%)</t>
   </si>
   <si>
     <t>Spíše se obávám (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše se neobávám (%)</t>
   </si>
   <si>
     <t>Neobávám se (%)</t>
   </si>