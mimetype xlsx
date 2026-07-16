--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry se obáváte negativních důsledků …</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Zatímco 55 % Čechů se obává negativních důsledků změny klimatu obecně, významně méně (45 %) se negativních důsledků obává pro sebe osobně.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:39</t>
+    <t>2026-07-16 07:38:26</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi se obávám (%)</t>
   </si>
   <si>
     <t>Obávám se (%)</t>
   </si>
   <si>
     <t>Spíše se obávám (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše se neobávám (%)</t>
   </si>
   <si>
     <t>Neobávám se (%)</t>
   </si>