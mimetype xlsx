--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry se obáváte negativních důsledků …</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Zatímco 55 % Čechů se obává negativních důsledků změny klimatu obecně, významně méně (45 %) se negativních důsledků obává pro sebe osobně.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:38:26</t>
+    <t>2026-08-30 15:42:09</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi se obávám (%)</t>
   </si>
   <si>
     <t>Obávám se (%)</t>
   </si>
   <si>
     <t>Spíše se obávám (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše se neobávám (%)</t>
   </si>
   <si>
     <t>Neobávám se (%)</t>
   </si>