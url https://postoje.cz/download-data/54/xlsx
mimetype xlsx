--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak je podle Vás pravděpodobné, že za 30 let v důsledku změny klimatu dojde k následujícímu? Změna klimatu…</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina Čechů se obává, že do 30 let klimatická změna způsobí v Česku extrémní výkyvy počasí a více přírodních katastrof (71 %), a že bude představovat vážný problém pro živočišné a rostlinné druhy (70 %). 
 Jen 10 % Čechů se domnívá, že se za 30 let v důsledku změny klimatu sníží náklady na zdravotní péči v ČR.
 Naopak 53 % lidí očekává, že se za 30 let v důsledku změny klimatu náklady na zdravotní péči v ČR zvýší.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:05:55</t>
+    <t>2026-04-05 15:17:46</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>