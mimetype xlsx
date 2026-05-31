--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak je podle Vás pravděpodobné, že za 30 let v důsledku změny klimatu dojde k následujícímu? Změna klimatu…</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina Čechů se obává, že do 30 let klimatická změna způsobí v Česku extrémní výkyvy počasí a více přírodních katastrof (71 %), a že bude představovat vážný problém pro živočišné a rostlinné druhy (70 %). 
 Jen 10 % Čechů se domnívá, že se za 30 let v důsledku změny klimatu sníží náklady na zdravotní péči v ČR.
 Naopak 53 % lidí očekává, že se za 30 let v důsledku změny klimatu náklady na zdravotní péči v ČR zvýší.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:17:46</t>
+    <t>2026-05-31 00:39:59</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>