--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak je podle Vás pravděpodobné, že za 30 let v důsledku změny klimatu dojde k následujícímu? Změna klimatu…</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina Čechů se obává, že do 30 let klimatická změna způsobí v Česku extrémní výkyvy počasí a více přírodních katastrof (71 %), a že bude představovat vážný problém pro živočišné a rostlinné druhy (70 %). 
 Jen 10 % Čechů se domnívá, že se za 30 let v důsledku změny klimatu sníží náklady na zdravotní péči v ČR.
 Naopak 53 % lidí očekává, že se za 30 let v důsledku změny klimatu náklady na zdravotní péči v ČR zvýší.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:39:59</t>
+    <t>2026-07-16 07:40:41</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>