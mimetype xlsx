--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak je podle Vás pravděpodobné, že za 30 let v důsledku změny klimatu dojde k následujícímu? Změna klimatu…</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina Čechů se obává, že do 30 let klimatická změna způsobí v Česku extrémní výkyvy počasí a více přírodních katastrof (71 %), a že bude představovat vážný problém pro živočišné a rostlinné druhy (70 %). 
 Jen 10 % Čechů se domnívá, že se za 30 let v důsledku změny klimatu sníží náklady na zdravotní péči v ČR.
 Naopak 53 % lidí očekává, že se za 30 let v důsledku změny klimatu náklady na zdravotní péči v ČR zvýší.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:40:41</t>
+    <t>2026-08-30 15:43:16</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>