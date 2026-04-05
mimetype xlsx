--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Možná jste už slyšel/a myšlenku, že klima na Zemi se mění v důsledku nárůstu teplot v posledních 100 letech. Myslíte si, že se klima na Zemi mění?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>57 % populace souhlasí, že se klima určitě mění, dalších 35 % si myslí, že se pravděpodobně mění. 
 Naopak 3 % uvádí, že se klima pravděpodobně nemění, a 2 % je přesvědčeno, že se určitě nemění.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:05:29</t>
+    <t>2026-04-05 15:16:26</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Určitě se mění</t>
   </si>
   <si>
     <t>Pravděpodobně se mění</t>
   </si>
   <si>
     <t>Pravděpodobně se nemění</t>
   </si>
   <si>
     <t>Určitě se nemění</t>
   </si>