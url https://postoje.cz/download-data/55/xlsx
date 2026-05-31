--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Možná jste už slyšel/a myšlenku, že klima na Zemi se mění v důsledku nárůstu teplot v posledních 100 letech. Myslíte si, že se klima na Zemi mění?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>57 % populace souhlasí, že se klima určitě mění, dalších 35 % si myslí, že se pravděpodobně mění. 
 Naopak 3 % uvádí, že se klima pravděpodobně nemění, a 2 % je přesvědčeno, že se určitě nemění.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:16:26</t>
+    <t>2026-05-31 00:38:16</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Určitě se mění</t>
   </si>
   <si>
     <t>Pravděpodobně se mění</t>
   </si>
   <si>
     <t>Pravděpodobně se nemění</t>
   </si>
   <si>
     <t>Určitě se nemění</t>
   </si>