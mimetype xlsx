--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Možná jste už slyšel/a myšlenku, že klima na Zemi se mění v důsledku nárůstu teplot v posledních 100 letech. Myslíte si, že se klima na Zemi mění?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>57 % populace souhlasí, že se klima určitě mění, dalších 35 % si myslí, že se pravděpodobně mění. 
 Naopak 3 % uvádí, že se klima pravděpodobně nemění, a 2 % je přesvědčeno, že se určitě nemění.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:38:16</t>
+    <t>2026-07-16 07:39:14</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Určitě se mění</t>
   </si>
   <si>
     <t>Pravděpodobně se mění</t>
   </si>
   <si>
     <t>Pravděpodobně se nemění</t>
   </si>
   <si>
     <t>Určitě se nemění</t>
   </si>