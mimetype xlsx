--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Možná jste už slyšel/a myšlenku, že klima na Zemi se mění v důsledku nárůstu teplot v posledních 100 letech. Myslíte si, že se klima na Zemi mění?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>57 % populace souhlasí, že se klima určitě mění, dalších 35 % si myslí, že se pravděpodobně mění. 
 Naopak 3 % uvádí, že se klima pravděpodobně nemění, a 2 % je přesvědčeno, že se určitě nemění.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:39:14</t>
+    <t>2026-08-30 15:42:32</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Určitě se mění</t>
   </si>
   <si>
     <t>Pravděpodobně se mění</t>
   </si>
   <si>
     <t>Pravděpodobně se nemění</t>
   </si>
   <si>
     <t>Určitě se nemění</t>
   </si>