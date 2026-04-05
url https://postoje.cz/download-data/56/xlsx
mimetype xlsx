--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Myslíte si, že globální změnu klimatu v posledním století způsobuje hlavně člověk a činnost lidské civilizace?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>36 % respondentů rozhodně souhlasí, že globální změnu klimatu v posledním století způsobuje hlavně člověk a činnost lidské civilizace. Dalších 44 % s tímto názorem spíše souhlasí.
 Naopak 12 % respondentů spíše nesouhlasí s tím, že by člověk byl původcem globální změny klimatu, a 4 % s tím rozhodně nesouhlasí.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>2154 (bez respondentů, kteří uvedli, že se klima určitě nemění)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:05:30</t>
+    <t>2026-04-05 15:19:15</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Rozhodně ano</t>
   </si>
   <si>
     <t>Spíše ano</t>
   </si>
   <si>
     <t>Spíše ne</t>
   </si>
   <si>
     <t>Rozhodně ne</t>
   </si>