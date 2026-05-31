--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Myslíte si, že globální změnu klimatu v posledním století způsobuje hlavně člověk a činnost lidské civilizace?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>36 % respondentů rozhodně souhlasí, že globální změnu klimatu v posledním století způsobuje hlavně člověk a činnost lidské civilizace. Dalších 44 % s tímto názorem spíše souhlasí.
 Naopak 12 % respondentů spíše nesouhlasí s tím, že by člověk byl původcem globální změny klimatu, a 4 % s tím rozhodně nesouhlasí.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>2154 (bez respondentů, kteří uvedli, že se klima určitě nemění)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:19:15</t>
+    <t>2026-05-31 00:38:09</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Rozhodně ano</t>
   </si>
   <si>
     <t>Spíše ano</t>
   </si>
   <si>
     <t>Spíše ne</t>
   </si>
   <si>
     <t>Rozhodně ne</t>
   </si>