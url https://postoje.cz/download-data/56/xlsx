--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Myslíte si, že globální změnu klimatu v posledním století způsobuje hlavně člověk a činnost lidské civilizace?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>36 % respondentů rozhodně souhlasí, že globální změnu klimatu v posledním století způsobuje hlavně člověk a činnost lidské civilizace. Dalších 44 % s tímto názorem spíše souhlasí.
 Naopak 12 % respondentů spíše nesouhlasí s tím, že by člověk byl původcem globální změny klimatu, a 4 % s tím rozhodně nesouhlasí.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>2154 (bez respondentů, kteří uvedli, že se klima určitě nemění)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:38:09</t>
+    <t>2026-07-16 07:39:16</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Rozhodně ano</t>
   </si>
   <si>
     <t>Spíše ano</t>
   </si>
   <si>
     <t>Spíše ne</t>
   </si>
   <si>
     <t>Rozhodně ne</t>
   </si>