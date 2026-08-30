--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Myslíte si, že globální změnu klimatu v posledním století způsobuje hlavně člověk a činnost lidské civilizace?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>36 % respondentů rozhodně souhlasí, že globální změnu klimatu v posledním století způsobuje hlavně člověk a činnost lidské civilizace. Dalších 44 % s tímto názorem spíše souhlasí.
 Naopak 12 % respondentů spíše nesouhlasí s tím, že by člověk byl původcem globální změny klimatu, a 4 % s tím rozhodně nesouhlasí.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>2154 (bez respondentů, kteří uvedli, že se klima určitě nemění)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:39:16</t>
+    <t>2026-08-30 15:42:18</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Rozhodně ano</t>
   </si>
   <si>
     <t>Spíše ano</t>
   </si>
   <si>
     <t>Spíše ne</t>
   </si>
   <si>
     <t>Rozhodně ne</t>
   </si>