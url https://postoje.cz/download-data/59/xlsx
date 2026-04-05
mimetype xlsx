--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Jak pravděpodobné je podle Vás, že změna klimatu bude mít za 30 let velmi škodlivé dopady … </t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina Čechů se obecně obává škodlivých dopadů změny klimatu.
 Nejvíce se Češi obávají, že změna klimatu bude mít za 30 let velmi škodlivé dopady na celý svět (68 %) 
 20 % dotazovaných si není jistých, zda bude mít změna klimatu za 30 let velmi škodlivé dopady na ně samotné a na jejich rodinu („ani tak, ani tak“).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:42</t>
+    <t>2026-04-05 15:19:15</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>