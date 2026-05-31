--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Jak pravděpodobné je podle Vás, že změna klimatu bude mít za 30 let velmi škodlivé dopady … </t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina Čechů se obecně obává škodlivých dopadů změny klimatu.
 Nejvíce se Češi obávají, že změna klimatu bude mít za 30 let velmi škodlivé dopady na celý svět (68 %) 
 20 % dotazovaných si není jistých, zda bude mít změna klimatu za 30 let velmi škodlivé dopady na ně samotné a na jejich rodinu („ani tak, ani tak“).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:19:15</t>
+    <t>2026-05-31 00:38:09</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>