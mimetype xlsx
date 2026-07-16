--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Jak pravděpodobné je podle Vás, že změna klimatu bude mít za 30 let velmi škodlivé dopady … </t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina Čechů se obecně obává škodlivých dopadů změny klimatu.
 Nejvíce se Češi obávají, že změna klimatu bude mít za 30 let velmi škodlivé dopady na celý svět (68 %) 
 20 % dotazovaných si není jistých, zda bude mít změna klimatu za 30 let velmi škodlivé dopady na ně samotné a na jejich rodinu („ani tak, ani tak“).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:38:09</t>
+    <t>2026-07-16 07:38:40</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>