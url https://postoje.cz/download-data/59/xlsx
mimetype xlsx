--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Jak pravděpodobné je podle Vás, že změna klimatu bude mít za 30 let velmi škodlivé dopady … </t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina Čechů se obecně obává škodlivých dopadů změny klimatu.
 Nejvíce se Češi obávají, že změna klimatu bude mít za 30 let velmi škodlivé dopady na celý svět (68 %) 
 20 % dotazovaných si není jistých, zda bude mít změna klimatu za 30 let velmi škodlivé dopady na ně samotné a na jejich rodinu („ani tak, ani tak“).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:38:40</t>
+    <t>2026-08-30 15:42:18</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>