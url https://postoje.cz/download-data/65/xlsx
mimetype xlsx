--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů nesouhlasí s ukončením prodeje nových aut se spalovacími motory v roce 2035 či 2040.
 Největší podporu (33 %) má mezi respondenty systém používání sdílených automobilů.
 Dotace elektromobilů se těší střední podpoře respondentů (26 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:42</t>
+    <t>2026-04-05 15:15:59</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>