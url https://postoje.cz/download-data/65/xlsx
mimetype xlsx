--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů nesouhlasí s ukončením prodeje nových aut se spalovacími motory v roce 2035 či 2040.
 Největší podporu (33 %) má mezi respondenty systém používání sdílených automobilů.
 Dotace elektromobilů se těší střední podpoře respondentů (26 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:59</t>
+    <t>2026-05-31 00:37:38</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>