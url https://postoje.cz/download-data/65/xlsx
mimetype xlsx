--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů nesouhlasí s ukončením prodeje nových aut se spalovacími motory v roce 2035 či 2040.
 Největší podporu (33 %) má mezi respondenty systém používání sdílených automobilů.
 Dotace elektromobilů se těší střední podpoře respondentů (26 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:38</t>
+    <t>2026-07-16 07:38:24</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>