--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů nesouhlasí s ukončením prodeje nových aut se spalovacími motory v roce 2035 či 2040.
 Největší podporu (33 %) má mezi respondenty systém používání sdílených automobilů.
 Dotace elektromobilů se těší střední podpoře respondentů (26 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:38:24</t>
+    <t>2026-08-30 15:33:25</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>