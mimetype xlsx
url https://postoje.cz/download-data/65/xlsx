--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů nesouhlasí s ukončením prodeje nových aut se spalovacími motory v roce 2035 či 2040.
 Největší podporu (33 %) má mezi respondenty systém používání sdílených automobilů.
 Dotace elektromobilů se těší střední podpoře respondentů (26 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:33:25</t>
+    <t>2026-10-15 20:40:47</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>