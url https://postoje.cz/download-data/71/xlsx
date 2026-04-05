--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Vysoké podpoře se těší většina dotací, např. na zateplení. 
 Nejméně populární je upuštění od využívání zemního plynu pro výrobu elektrické energie a tepla (25 %). 
 Vybudování trvalého úložiště jaderného odpadu v ČR vykazuje vyrovnanou míru podpory a nesouhlasu.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:06:05</t>
+    <t>2026-04-05 15:15:23</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>