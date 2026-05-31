--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Vysoké podpoře se těší většina dotací, např. na zateplení. 
 Nejméně populární je upuštění od využívání zemního plynu pro výrobu elektrické energie a tepla (25 %). 
 Vybudování trvalého úložiště jaderného odpadu v ČR vykazuje vyrovnanou míru podpory a nesouhlasu.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:23</t>
+    <t>2026-05-31 00:36:50</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>