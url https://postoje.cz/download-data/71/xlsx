--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Vysoké podpoře se těší většina dotací, např. na zateplení. 
 Nejméně populární je upuštění od využívání zemního plynu pro výrobu elektrické energie a tepla (25 %). 
 Vybudování trvalého úložiště jaderného odpadu v ČR vykazuje vyrovnanou míru podpory a nesouhlasu.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:36:50</t>
+    <t>2026-07-16 07:37:29</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>