--- v3 (2026-07-16)
+++ v4 (2026-08-31)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Vysoké podpoře se těší většina dotací, např. na zateplení. 
 Nejméně populární je upuštění od využívání zemního plynu pro výrobu elektrické energie a tepla (25 %). 
 Vybudování trvalého úložiště jaderného odpadu v ČR vykazuje vyrovnanou míru podpory a nesouhlasu.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:37:29</t>
+    <t>2026-08-31 16:50:16</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>