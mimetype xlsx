--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Měl by se podle Vás snižovat nebo zvyšovat podíl následujících zdrojů energie na celkovém národním energetickém mixu ČR?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina Čechů by zvyšovala podíl vodní, sluneční a větrné energie v národním energetickém mixu (69 % až 67 %). 
 Kolem poloviny respondentů je pro zvyšování podílu jaderné energie (52 %). 
 Naopak snižovat by se měl podíl uhlí (57 %) a ropy (50 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:21</t>
+    <t>2026-04-05 15:15:32</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně zvyšovat (%)</t>
   </si>
   <si>
     <t>zvyšovat (%)</t>
   </si>
   <si>
     <t>Spíše zvyšovat (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše snižovat (%)</t>
   </si>
   <si>
     <t>Snižovat (%)</t>
   </si>