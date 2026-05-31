--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Měl by se podle Vás snižovat nebo zvyšovat podíl následujících zdrojů energie na celkovém národním energetickém mixu ČR?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina Čechů by zvyšovala podíl vodní, sluneční a větrné energie v národním energetickém mixu (69 % až 67 %). 
 Kolem poloviny respondentů je pro zvyšování podílu jaderné energie (52 %). 
 Naopak snižovat by se měl podíl uhlí (57 %) a ropy (50 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:32</t>
+    <t>2026-05-31 00:37:58</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně zvyšovat (%)</t>
   </si>
   <si>
     <t>zvyšovat (%)</t>
   </si>
   <si>
     <t>Spíše zvyšovat (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše snižovat (%)</t>
   </si>
   <si>
     <t>Snižovat (%)</t>
   </si>