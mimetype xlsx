--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Měl by se podle Vás snižovat nebo zvyšovat podíl následujících zdrojů energie na celkovém národním energetickém mixu ČR?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina Čechů by zvyšovala podíl vodní, sluneční a větrné energie v národním energetickém mixu (69 % až 67 %). 
 Kolem poloviny respondentů je pro zvyšování podílu jaderné energie (52 %). 
 Naopak snižovat by se měl podíl uhlí (57 %) a ropy (50 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:58</t>
+    <t>2026-07-16 07:38:17</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně zvyšovat (%)</t>
   </si>
   <si>
     <t>zvyšovat (%)</t>
   </si>
   <si>
     <t>Spíše zvyšovat (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše snižovat (%)</t>
   </si>
   <si>
     <t>Snižovat (%)</t>
   </si>