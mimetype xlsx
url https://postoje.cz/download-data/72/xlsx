--- v3 (2026-07-16)
+++ v4 (2026-08-31)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Měl by se podle Vás snižovat nebo zvyšovat podíl následujících zdrojů energie na celkovém národním energetickém mixu ČR?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina Čechů by zvyšovala podíl vodní, sluneční a větrné energie v národním energetickém mixu (69 % až 67 %). 
 Kolem poloviny respondentů je pro zvyšování podílu jaderné energie (52 %). 
 Naopak snižovat by se měl podíl uhlí (57 %) a ropy (50 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:38:17</t>
+    <t>2026-08-31 16:50:11</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně zvyšovat (%)</t>
   </si>
   <si>
     <t>zvyšovat (%)</t>
   </si>
   <si>
     <t>Spíše zvyšovat (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše snižovat (%)</t>
   </si>
   <si>
     <t>Snižovat (%)</t>
   </si>