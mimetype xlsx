--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Měly by se podle Vašeho názoru osevní plochy jednoletých plodin pro energetické využití zmenšovat, ponechat přibližně stejné, nebo zvětšovat?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Největší podporu (26 %) má ponechání osevní plochy jednoletých plodin pro energetické využití ve stejném rozsahu. 
 Podobnou podporu má zmenšování (20 %) i zvětšování (18 %) těchto ploch. 
 Pouze 14 % Čechů by pěstování pro energetické využití úplně ukončilo.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:21</t>
+    <t>2026-04-05 15:15:33</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Zvětšovat osevní plochy</t>
   </si>
   <si>
     <t>Ponechat osevní plochy přibližně stejné</t>
   </si>
   <si>
     <t>Zmenšovat osevní plochy</t>
   </si>
   <si>
     <t>Přestat pěstovat pro energetické využití</t>
   </si>