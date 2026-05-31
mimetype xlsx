--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Měly by se podle Vašeho názoru osevní plochy jednoletých plodin pro energetické využití zmenšovat, ponechat přibližně stejné, nebo zvětšovat?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Největší podporu (26 %) má ponechání osevní plochy jednoletých plodin pro energetické využití ve stejném rozsahu. 
 Podobnou podporu má zmenšování (20 %) i zvětšování (18 %) těchto ploch. 
 Pouze 14 % Čechů by pěstování pro energetické využití úplně ukončilo.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:33</t>
+    <t>2026-05-31 00:37:58</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Zvětšovat osevní plochy</t>
   </si>
   <si>
     <t>Ponechat osevní plochy přibližně stejné</t>
   </si>
   <si>
     <t>Zmenšovat osevní plochy</t>
   </si>
   <si>
     <t>Přestat pěstovat pro energetické využití</t>
   </si>