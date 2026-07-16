--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Měly by se podle Vašeho názoru osevní plochy jednoletých plodin pro energetické využití zmenšovat, ponechat přibližně stejné, nebo zvětšovat?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Největší podporu (26 %) má ponechání osevní plochy jednoletých plodin pro energetické využití ve stejném rozsahu. 
 Podobnou podporu má zmenšování (20 %) i zvětšování (18 %) těchto ploch. 
 Pouze 14 % Čechů by pěstování pro energetické využití úplně ukončilo.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:58</t>
+    <t>2026-07-16 07:37:27</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Zvětšovat osevní plochy</t>
   </si>
   <si>
     <t>Ponechat osevní plochy přibližně stejné</t>
   </si>
   <si>
     <t>Zmenšovat osevní plochy</t>
   </si>
   <si>
     <t>Přestat pěstovat pro energetické využití</t>
   </si>