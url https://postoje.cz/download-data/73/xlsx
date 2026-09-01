--- v3 (2026-07-16)
+++ v4 (2026-09-01)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Měly by se podle Vašeho názoru osevní plochy jednoletých plodin pro energetické využití zmenšovat, ponechat přibližně stejné, nebo zvětšovat?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Největší podporu (26 %) má ponechání osevní plochy jednoletých plodin pro energetické využití ve stejném rozsahu. 
 Podobnou podporu má zmenšování (20 %) i zvětšování (18 %) těchto ploch. 
 Pouze 14 % Čechů by pěstování pro energetické využití úplně ukončilo.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:37:27</t>
+    <t>2026-09-01 12:04:33</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Zvětšovat osevní plochy</t>
   </si>
   <si>
     <t>Ponechat osevní plochy přibližně stejné</t>
   </si>
   <si>
     <t>Zmenšovat osevní plochy</t>
   </si>
   <si>
     <t>Přestat pěstovat pro energetické využití</t>
   </si>