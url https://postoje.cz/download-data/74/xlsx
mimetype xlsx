--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký podíl zemědělské půdy by podle Vašeho názoru měl být využit pro pěstování víceletých dřevnatých a nedřevnatých plodin pro energetické účely?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Největší podporu získalo využití 10 % i 15 % podílu zemědělské půdy pro pěstování víceletých energetických plodin (14 % dotazovaných pro každou variantu). 
 Většina lidí (celkem 47 %) si ale není jistá, jaký podíl půdy by se měl využívat (40 % neví a 7 % uvádí, že je jim to jedno).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:20</t>
+    <t>2026-04-05 15:16:00</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>0 % (nepěstovat)</t>
   </si>
   <si>
     <t>2%</t>
   </si>
   <si>
     <t>5%</t>
   </si>
   <si>
     <t>10%</t>
   </si>