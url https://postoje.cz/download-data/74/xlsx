--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký podíl zemědělské půdy by podle Vašeho názoru měl být využit pro pěstování víceletých dřevnatých a nedřevnatých plodin pro energetické účely?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Největší podporu získalo využití 10 % i 15 % podílu zemědělské půdy pro pěstování víceletých energetických plodin (14 % dotazovaných pro každou variantu). 
 Většina lidí (celkem 47 %) si ale není jistá, jaký podíl půdy by se měl využívat (40 % neví a 7 % uvádí, že je jim to jedno).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:16:00</t>
+    <t>2026-05-31 00:37:39</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>0 % (nepěstovat)</t>
   </si>
   <si>
     <t>2%</t>
   </si>
   <si>
     <t>5%</t>
   </si>
   <si>
     <t>10%</t>
   </si>