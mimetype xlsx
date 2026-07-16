--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký podíl zemědělské půdy by podle Vašeho názoru měl být využit pro pěstování víceletých dřevnatých a nedřevnatých plodin pro energetické účely?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Největší podporu získalo využití 10 % i 15 % podílu zemědělské půdy pro pěstování víceletých energetických plodin (14 % dotazovaných pro každou variantu). 
 Většina lidí (celkem 47 %) si ale není jistá, jaký podíl půdy by se měl využívat (40 % neví a 7 % uvádí, že je jim to jedno).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:39</t>
+    <t>2026-07-16 07:38:14</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>0 % (nepěstovat)</t>
   </si>
   <si>
     <t>2%</t>
   </si>
   <si>
     <t>5%</t>
   </si>
   <si>
     <t>10%</t>
   </si>