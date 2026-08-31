--- v3 (2026-07-16)
+++ v4 (2026-08-31)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký podíl zemědělské půdy by podle Vašeho názoru měl být využit pro pěstování víceletých dřevnatých a nedřevnatých plodin pro energetické účely?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Největší podporu získalo využití 10 % i 15 % podílu zemědělské půdy pro pěstování víceletých energetických plodin (14 % dotazovaných pro každou variantu). 
 Většina lidí (celkem 47 %) si ale není jistá, jaký podíl půdy by se měl využívat (40 % neví a 7 % uvádí, že je jim to jedno).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:38:14</t>
+    <t>2026-08-31 16:50:16</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>0 % (nepěstovat)</t>
   </si>
   <si>
     <t>2%</t>
   </si>
   <si>
     <t>5%</t>
   </si>
   <si>
     <t>10%</t>
   </si>