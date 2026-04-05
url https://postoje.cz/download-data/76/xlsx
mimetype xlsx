--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry byste souhlasil/a či nesouhlasil/a, kdyby nová solární elektrárna byla umístěna na následujících místech?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Výstavbu solární elektrárny na místě bývalé skládky podporuje většina obyvatel (70 %). 
 Vyšší podporu (60 %) má i výstavba na místě povrchového dolu či bývalé továrny nebo nevyužívaného zemědělského areálu.
 Naopak s využitím pole, kde by se přestaly pěstovat zemědělské plodiny, pro výstavbu solární elektrárny by téměř 70 % lidí nesouhlasilo.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:06:05</t>
+    <t>2026-04-05 15:15:23</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně souhlasím (%)</t>
   </si>
   <si>
     <t>Spíše souhlasím (%)</t>
   </si>
   <si>
     <t>Ani souhlasím ani nesouhlasím (%)</t>
   </si>
   <si>
     <t>Spíše nesouhlasím (%)</t>
   </si>
   <si>
     <t>Rozhodně nesouhlasím (%)</t>
   </si>
   <si>
     <t>pole, kde by se přestaly pěstovat zemědělské plodiny</t>
   </si>