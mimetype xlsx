--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry byste souhlasil/a či nesouhlasil/a, kdyby nová solární elektrárna byla umístěna na následujících místech?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Výstavbu solární elektrárny na místě bývalé skládky podporuje většina obyvatel (70 %). 
 Vyšší podporu (60 %) má i výstavba na místě povrchového dolu či bývalé továrny nebo nevyužívaného zemědělského areálu.
 Naopak s využitím pole, kde by se přestaly pěstovat zemědělské plodiny, pro výstavbu solární elektrárny by téměř 70 % lidí nesouhlasilo.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:23</t>
+    <t>2026-05-31 00:36:50</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně souhlasím (%)</t>
   </si>
   <si>
     <t>Spíše souhlasím (%)</t>
   </si>
   <si>
     <t>Ani souhlasím ani nesouhlasím (%)</t>
   </si>
   <si>
     <t>Spíše nesouhlasím (%)</t>
   </si>
   <si>
     <t>Rozhodně nesouhlasím (%)</t>
   </si>
   <si>
     <t>pole, kde by se přestaly pěstovat zemědělské plodiny</t>
   </si>