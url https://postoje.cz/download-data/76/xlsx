--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry byste souhlasil/a či nesouhlasil/a, kdyby nová solární elektrárna byla umístěna na následujících místech?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Výstavbu solární elektrárny na místě bývalé skládky podporuje většina obyvatel (70 %). 
 Vyšší podporu (60 %) má i výstavba na místě povrchového dolu či bývalé továrny nebo nevyužívaného zemědělského areálu.
 Naopak s využitím pole, kde by se přestaly pěstovat zemědělské plodiny, pro výstavbu solární elektrárny by téměř 70 % lidí nesouhlasilo.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:36:50</t>
+    <t>2026-07-16 07:37:28</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně souhlasím (%)</t>
   </si>
   <si>
     <t>Spíše souhlasím (%)</t>
   </si>
   <si>
     <t>Ani souhlasím ani nesouhlasím (%)</t>
   </si>
   <si>
     <t>Spíše nesouhlasím (%)</t>
   </si>
   <si>
     <t>Rozhodně nesouhlasím (%)</t>
   </si>
   <si>
     <t>pole, kde by se přestaly pěstovat zemědělské plodiny</t>
   </si>