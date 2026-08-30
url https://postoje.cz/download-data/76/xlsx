--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry byste souhlasil/a či nesouhlasil/a, kdyby nová solární elektrárna byla umístěna na následujících místech?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Výstavbu solární elektrárny na místě bývalé skládky podporuje většina obyvatel (70 %). 
 Vyšší podporu (60 %) má i výstavba na místě povrchového dolu či bývalé továrny nebo nevyužívaného zemědělského areálu.
 Naopak s využitím pole, kde by se přestaly pěstovat zemědělské plodiny, pro výstavbu solární elektrárny by téměř 70 % lidí nesouhlasilo.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:37:28</t>
+    <t>2026-08-30 15:33:25</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně souhlasím (%)</t>
   </si>
   <si>
     <t>Spíše souhlasím (%)</t>
   </si>
   <si>
     <t>Ani souhlasím ani nesouhlasím (%)</t>
   </si>
   <si>
     <t>Spíše nesouhlasím (%)</t>
   </si>
   <si>
     <t>Rozhodně nesouhlasím (%)</t>
   </si>
   <si>
     <t>pole, kde by se přestaly pěstovat zemědělské plodiny</t>
   </si>