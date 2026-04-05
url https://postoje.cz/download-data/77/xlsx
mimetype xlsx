--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Výstavba nového jaderného bloku má podporu poloviny respondentů. 
 U 4 bloků klesá podpora jen velmi mírně na 41 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:43</t>
+    <t>2026-04-05 15:15:59</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>