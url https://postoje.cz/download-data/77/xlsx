--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Výstavba nového jaderného bloku má podporu poloviny respondentů. 
 U 4 bloků klesá podpora jen velmi mírně na 41 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:59</t>
+    <t>2026-05-31 00:37:39</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>