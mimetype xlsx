--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Výstavba nového jaderného bloku má podporu poloviny respondentů. 
 U 4 bloků klesá podpora jen velmi mírně na 41 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:39</t>
+    <t>2026-07-16 07:38:25</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>