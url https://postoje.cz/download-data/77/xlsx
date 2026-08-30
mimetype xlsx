--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Výstavba nového jaderného bloku má podporu poloviny respondentů. 
 U 4 bloků klesá podpora jen velmi mírně na 41 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:38:25</t>
+    <t>2026-08-30 15:25:55</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>