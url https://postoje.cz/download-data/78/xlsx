--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -26,60 +26,60 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Kolik nových jaderných bloků (pokud nějaké) by měla vláda ČR nechat postavit?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Větší část respondentů (43%) preferuje výstavbu nové jaderné elektrárny v rozsahu 3-5 bloků.
 Přibližně pětina (22 %) náhradu jaderné elektrárny Dukovany (1 až 2 bloky).
 Žádný nový jaderný blok si nepřeje 12 % respondentů.
-Přibližně čtvrtina (24 %) neví.</t>
+Přibližně čtvrtina (24 %) je nerozhodnuta.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:05:30</t>
+    <t>2026-04-05 15:19:15</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>0 (žádný nový)</t>
   </si>
   <si>
     <t>1 (náhrada jaderné elektrárny Dukovany)</t>
   </si>
   <si>
     <t>2 (náhrada jaderné elektrárny Dukovany)</t>
   </si>
   <si>
     <t>3 (výstavba nové jaderné elektrárny)</t>
   </si>