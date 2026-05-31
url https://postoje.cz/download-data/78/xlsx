--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Kolik nových jaderných bloků (pokud nějaké) by měla vláda ČR nechat postavit?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Větší část respondentů (43%) preferuje výstavbu nové jaderné elektrárny v rozsahu 3-5 bloků.
 Přibližně pětina (22 %) náhradu jaderné elektrárny Dukovany (1 až 2 bloky).
 Žádný nový jaderný blok si nepřeje 12 % respondentů.
 Přibližně čtvrtina (24 %) je nerozhodnuta.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:19:15</t>
+    <t>2026-05-31 00:38:09</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>0 (žádný nový)</t>
   </si>
   <si>
     <t>1 (náhrada jaderné elektrárny Dukovany)</t>
   </si>
   <si>
     <t>2 (náhrada jaderné elektrárny Dukovany)</t>
   </si>
   <si>
     <t>3 (výstavba nové jaderné elektrárny)</t>
   </si>