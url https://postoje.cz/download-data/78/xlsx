--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Kolik nových jaderných bloků (pokud nějaké) by měla vláda ČR nechat postavit?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Větší část respondentů (43%) preferuje výstavbu nové jaderné elektrárny v rozsahu 3-5 bloků.
 Přibližně pětina (22 %) náhradu jaderné elektrárny Dukovany (1 až 2 bloky).
 Žádný nový jaderný blok si nepřeje 12 % respondentů.
 Přibližně čtvrtina (24 %) je nerozhodnuta.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:38:09</t>
+    <t>2026-07-16 07:39:15</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>0 (žádný nový)</t>
   </si>
   <si>
     <t>1 (náhrada jaderné elektrárny Dukovany)</t>
   </si>
   <si>
     <t>2 (náhrada jaderné elektrárny Dukovany)</t>
   </si>
   <si>
     <t>3 (výstavba nové jaderné elektrárny)</t>
   </si>