--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Kolik nových jaderných bloků (pokud nějaké) by měla vláda ČR nechat postavit?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Větší část respondentů (43%) preferuje výstavbu nové jaderné elektrárny v rozsahu 3-5 bloků.
 Přibližně pětina (22 %) náhradu jaderné elektrárny Dukovany (1 až 2 bloky).
 Žádný nový jaderný blok si nepřeje 12 % respondentů.
 Přibližně čtvrtina (24 %) je nerozhodnuta.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:39:15</t>
+    <t>2026-08-30 15:26:00</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>0 (žádný nový)</t>
   </si>
   <si>
     <t>1 (náhrada jaderné elektrárny Dukovany)</t>
   </si>
   <si>
     <t>2 (náhrada jaderné elektrárny Dukovany)</t>
   </si>
   <si>
     <t>3 (výstavba nové jaderné elektrárny)</t>
   </si>