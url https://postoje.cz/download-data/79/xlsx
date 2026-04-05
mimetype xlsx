--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Kolik si myslíte, že víte o … </t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Přibližně třetina populace (34 %) neví o Zelené dohodě a polovina jen něco málo. 
 Naprostá většina neví o legislativním balíčku „Fit for 55“ (86 %) či jen něco málo (12 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:21</t>
+    <t>2026-04-05 15:15:32</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi hodně (%)</t>
   </si>
   <si>
     <t>Hodně (%)</t>
   </si>
   <si>
     <t>Něco málo (%)</t>
   </si>
   <si>
     <t>Nic nebo téměř nic (%)</t>
   </si>
   <si>
     <t>… legislativním balíčku „Fit for 55“?</t>
   </si>
   <si>
     <t>… Vnitrostátním plánu ČR v oblasti energetiky a klimatu</t>
   </si>