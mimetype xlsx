--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Kolik si myslíte, že víte o … </t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Přibližně třetina populace (34 %) neví o Zelené dohodě a polovina jen něco málo. 
 Naprostá většina neví o legislativním balíčku „Fit for 55“ (86 %) či jen něco málo (12 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:32</t>
+    <t>2026-05-31 00:37:58</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi hodně (%)</t>
   </si>
   <si>
     <t>Hodně (%)</t>
   </si>
   <si>
     <t>Něco málo (%)</t>
   </si>
   <si>
     <t>Nic nebo téměř nic (%)</t>
   </si>
   <si>
     <t>… legislativním balíčku „Fit for 55“?</t>
   </si>
   <si>
     <t>… Vnitrostátním plánu ČR v oblasti energetiky a klimatu</t>
   </si>