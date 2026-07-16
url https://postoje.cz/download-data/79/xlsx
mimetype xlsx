--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Kolik si myslíte, že víte o … </t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Přibližně třetina populace (34 %) neví o Zelené dohodě a polovina jen něco málo. 
 Naprostá většina neví o legislativním balíčku „Fit for 55“ (86 %) či jen něco málo (12 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:58</t>
+    <t>2026-07-16 07:31:08</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi hodně (%)</t>
   </si>
   <si>
     <t>Hodně (%)</t>
   </si>
   <si>
     <t>Něco málo (%)</t>
   </si>
   <si>
     <t>Nic nebo téměř nic (%)</t>
   </si>
   <si>
     <t>… legislativním balíčku „Fit for 55“?</t>
   </si>
   <si>
     <t>… Vnitrostátním plánu ČR v oblasti energetiky a klimatu</t>
   </si>