--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Kolik si myslíte, že víte o … </t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Přibližně třetina populace (34 %) neví o Zelené dohodě a polovina jen něco málo. 
 Naprostá většina neví o legislativním balíčku „Fit for 55“ (86 %) či jen něco málo (12 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:31:08</t>
+    <t>2026-08-30 15:24:58</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi hodně (%)</t>
   </si>
   <si>
     <t>Hodně (%)</t>
   </si>
   <si>
     <t>Něco málo (%)</t>
   </si>
   <si>
     <t>Nic nebo téměř nic (%)</t>
   </si>
   <si>
     <t>… legislativním balíčku „Fit for 55“?</t>
   </si>
   <si>
     <t>… Vnitrostátním plánu ČR v oblasti energetiky a klimatu</t>
   </si>