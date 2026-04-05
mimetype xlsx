--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Je dům či bytový dům, ve kterém bydlíte, zateplen?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů (64 %) bydlí v zatepleném domě nebo bytovém domě.
 Naopak jen 31 % respondentů žije v nezatepleném bydlení.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:21:05</t>
+    <t>2026-04-05 15:15:32</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Ne</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
 </sst>
 </file>
 