--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Je dům či bytový dům, ve kterém bydlíte, zateplen?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů (64 %) bydlí v zatepleném domě nebo bytovém domě.
 Naopak jen 31 % respondentů žije v nezatepleném bydlení.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:32</t>
+    <t>2026-05-31 00:37:58</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Ne</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
 </sst>
 </file>
 