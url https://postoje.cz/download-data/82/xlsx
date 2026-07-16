--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Je dům či bytový dům, ve kterém bydlíte, zateplen?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů (64 %) bydlí v zatepleném domě nebo bytovém domě.
 Naopak jen 31 % respondentů žije v nezatepleném bydlení.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:58</t>
+    <t>2026-07-16 07:38:16</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Ne</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
 </sst>
 </file>
 