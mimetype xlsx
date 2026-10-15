--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů (60 %) vždy či často třídí bioodpad nebo jej kompostuje. 
 Lokálně vypěstované potraviny nakupuje vždy či často 44 %.
 Naopak nejmenší podíl respondentů se vždy či často vyhýbá konzumaci masa (9 %) a nakupuje certifikované biopotraviny (11 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:25:55</t>
+    <t>2026-10-15 20:40:53</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>