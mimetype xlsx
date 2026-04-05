--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -39,51 +39,51 @@
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů se snaží šetřit energie v domácnosti tím, že zhasíná světla, která nepoužívá (92 %), čeká s praním prádla, dokud není pračka plná (87 %), a šetří vodou kratším splachováním (70 %).
 Naopak okolo poloviny respondentů by mohlo ušetřit energii tím, že by změnilo způsob větrání a nastavení teploty vytápění v zimě.
 47 % respondentů větrá v zimě dlouze a pozvolně. Pro úsporu energie je ideální větrat krátce a intenzivně.
 Polovina respondentů topí v zimě na teplotu přesahující 20 °C, což neprospívá zdraví a je energeticky neúsporné. Snížením teploty o 1-2 °C se sníží náklady na vytápění o 5-10 %.
 https://www.uspornespotrebice.cz/clanek/56-uspory-energie-vytapeni</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:21:05</t>
+    <t>2026-04-05 15:15:32</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>