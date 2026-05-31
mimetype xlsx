--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -39,51 +39,51 @@
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů se snaží šetřit energie v domácnosti tím, že zhasíná světla, která nepoužívá (92 %), čeká s praním prádla, dokud není pračka plná (87 %), a šetří vodou kratším splachováním (70 %).
 Naopak okolo poloviny respondentů by mohlo ušetřit energii tím, že by změnilo způsob větrání a nastavení teploty vytápění v zimě.
 47 % respondentů větrá v zimě dlouze a pozvolně. Pro úsporu energie je ideální větrat krátce a intenzivně.
 Polovina respondentů topí v zimě na teplotu přesahující 20 °C, což neprospívá zdraví a je energeticky neúsporné. Snížením teploty o 1-2 °C se sníží náklady na vytápění o 5-10 %.
 https://www.uspornespotrebice.cz/clanek/56-uspory-energie-vytapeni</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:32</t>
+    <t>2026-05-31 00:37:58</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>