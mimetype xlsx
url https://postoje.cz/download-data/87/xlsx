--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -39,51 +39,51 @@
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů se snaží šetřit energie v domácnosti tím, že zhasíná světla, která nepoužívá (92 %), čeká s praním prádla, dokud není pračka plná (87 %), a šetří vodou kratším splachováním (70 %).
 Naopak okolo poloviny respondentů by mohlo ušetřit energii tím, že by změnilo způsob větrání a nastavení teploty vytápění v zimě.
 47 % respondentů větrá v zimě dlouze a pozvolně. Pro úsporu energie je ideální větrat krátce a intenzivně.
 Polovina respondentů topí v zimě na teplotu přesahující 20 °C, což neprospívá zdraví a je energeticky neúsporné. Snížením teploty o 1-2 °C se sníží náklady na vytápění o 5-10 %.
 https://www.uspornespotrebice.cz/clanek/56-uspory-energie-vytapeni</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:58</t>
+    <t>2026-07-16 07:38:15</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>