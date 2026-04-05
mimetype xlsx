--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondenti se obecně snaží o šetrnější přístup ke spotřebě.
 Naprostá většina respondentů třídí odpad (86 % a 8 % příležitostně).
 Velmi populární je také šetrné nakupování (kupuji jen produkty, které potřebuji - 85 %) a šetrná spotřeba (znovupoužívám nebo opravuji věci namísto jejich vyhození - 68 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:48</t>
+    <t>2026-04-05 15:16:47</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>