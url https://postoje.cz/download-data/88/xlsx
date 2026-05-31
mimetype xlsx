--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondenti se obecně snaží o šetrnější přístup ke spotřebě.
 Naprostá většina respondentů třídí odpad (86 % a 8 % příležitostně).
 Velmi populární je také šetrné nakupování (kupuji jen produkty, které potřebuji - 85 %) a šetrná spotřeba (znovupoužívám nebo opravuji věci namísto jejich vyhození - 68 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:16:47</t>
+    <t>2026-05-31 00:38:43</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>