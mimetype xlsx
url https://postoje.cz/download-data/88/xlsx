--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondenti se obecně snaží o šetrnější přístup ke spotřebě.
 Naprostá většina respondentů třídí odpad (86 % a 8 % příležitostně).
 Velmi populární je také šetrné nakupování (kupuji jen produkty, které potřebuji - 85 %) a šetrná spotřeba (znovupoužívám nebo opravuji věci namísto jejich vyhození - 68 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:38:43</t>
+    <t>2026-07-16 07:23:58</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>