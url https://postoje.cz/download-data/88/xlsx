--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondenti se obecně snaží o šetrnější přístup ke spotřebě.
 Naprostá většina respondentů třídí odpad (86 % a 8 % příležitostně).
 Velmi populární je také šetrné nakupování (kupuji jen produkty, které potřebuji - 85 %) a šetrná spotřeba (znovupoužívám nebo opravuji věci namísto jejich vyhození - 68 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:23:58</t>
+    <t>2026-08-30 15:26:32</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>