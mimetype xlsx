--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondenti se obecně snaží o šetrnější přístup ke spotřebě.
 Naprostá většina respondentů třídí odpad (86 % a 8 % příležitostně).
 Velmi populární je také šetrné nakupování (kupuji jen produkty, které potřebuji - 85 %) a šetrná spotřeba (znovupoužívám nebo opravuji věci namísto jejich vyhození - 68 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:26:32</t>
+    <t>2026-10-15 20:41:36</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>