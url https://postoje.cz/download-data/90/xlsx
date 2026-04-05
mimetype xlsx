--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Nejčastější formou občanské angažovanosti je účast na akcích na úklid veřejného prostranství např. "Ukliďme Česko" (31 % vždy, často, či příležitostně).
 Také u výsadby stromů a aktivit na obnovu krajiny se angažuje přes 30 % lidí (vždy, často, či příležitostně).
 Nejméně oblíbené jsou přímé politické akce. Téměř 90 % nikdy nepíše politikům a přes 80 % se nikdy neúčastní protestů na ochranu životního prostředí.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:20</t>
+    <t>2026-04-05 15:15:59</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>