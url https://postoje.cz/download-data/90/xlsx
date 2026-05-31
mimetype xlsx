--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Nejčastější formou občanské angažovanosti je účast na akcích na úklid veřejného prostranství např. "Ukliďme Česko" (31 % vždy, často, či příležitostně).
 Také u výsadby stromů a aktivit na obnovu krajiny se angažuje přes 30 % lidí (vždy, často, či příležitostně).
 Nejméně oblíbené jsou přímé politické akce. Téměř 90 % nikdy nepíše politikům a přes 80 % se nikdy neúčastní protestů na ochranu životního prostředí.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:59</t>
+    <t>2026-05-31 00:37:39</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>