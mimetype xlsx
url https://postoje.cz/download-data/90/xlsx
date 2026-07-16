--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Nejčastější formou občanské angažovanosti je účast na akcích na úklid veřejného prostranství např. "Ukliďme Česko" (31 % vždy, často, či příležitostně).
 Také u výsadby stromů a aktivit na obnovu krajiny se angažuje přes 30 % lidí (vždy, často, či příležitostně).
 Nejméně oblíbené jsou přímé politické akce. Téměř 90 % nikdy nepíše politikům a přes 80 % se nikdy neúčastní protestů na ochranu životního prostředí.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:39</t>
+    <t>2026-07-16 07:38:25</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>