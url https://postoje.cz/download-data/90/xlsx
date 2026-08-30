--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Nejčastější formou občanské angažovanosti je účast na akcích na úklid veřejného prostranství např. "Ukliďme Česko" (31 % vždy, často, či příležitostně).
 Také u výsadby stromů a aktivit na obnovu krajiny se angažuje přes 30 % lidí (vždy, často, či příležitostně).
 Nejméně oblíbené jsou přímé politické akce. Téměř 90 % nikdy nepíše politikům a přes 80 % se nikdy neúčastní protestů na ochranu životního prostředí.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:38:25</t>
+    <t>2026-08-30 15:25:23</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>