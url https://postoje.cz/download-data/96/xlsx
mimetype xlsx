--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry byste souhlasil/a či nesouhlasil/a s výstavbou nové větrné elektrárny?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondenti byli požádáni o názor na stavbu nové větrné elektrárny ve vzdálenosti 500 metrů od posledního domu v obci s dosahem zvuku přibližně 35–40 dB, což je zhruba úroveň hluku v obývacím pokoji. 
 Za těchto podmínek souhlasil s výstavbou nové větrné elektrárny větší podíl respondentů (40 %).
 Naopak 34 % dotázaných by nesouhlasilo.
 Téměř 18 % ani souhlasilo ani nesouhlasilo a 8 % nedokázalo ještě posoudit.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1454 (respondenti, kteří bydlí v obci nebo městě do 49999 obyvatel)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:42</t>
+    <t>2026-04-05 15:15:59</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně souhlasím (%)</t>
   </si>
   <si>
     <t>Spíše souhlasím (%)</t>
   </si>
   <si>
     <t>Ani souhlasím ani nesouhlasím (%)</t>
   </si>
   <si>
     <t>Spíše nesouhlasím (%)</t>
   </si>
   <si>
     <t>Rozhodně nesouhlasím (%)</t>
   </si>
   <si>
     <t>Nemohu nyní posoudit (%)</t>
   </si>