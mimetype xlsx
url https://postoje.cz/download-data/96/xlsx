--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry byste souhlasil/a či nesouhlasil/a s výstavbou nové větrné elektrárny?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondenti byli požádáni o názor na stavbu nové větrné elektrárny ve vzdálenosti 500 metrů od posledního domu v obci s dosahem zvuku přibližně 35–40 dB, což je zhruba úroveň hluku v obývacím pokoji. 
 Za těchto podmínek souhlasil s výstavbou nové větrné elektrárny větší podíl respondentů (40 %).
 Naopak 34 % dotázaných by nesouhlasilo.
 Téměř 18 % ani souhlasilo ani nesouhlasilo a 8 % nedokázalo ještě posoudit.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1454 (respondenti, kteří bydlí v obci nebo městě do 49999 obyvatel)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:59</t>
+    <t>2026-05-31 00:37:38</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně souhlasím (%)</t>
   </si>
   <si>
     <t>Spíše souhlasím (%)</t>
   </si>
   <si>
     <t>Ani souhlasím ani nesouhlasím (%)</t>
   </si>
   <si>
     <t>Spíše nesouhlasím (%)</t>
   </si>
   <si>
     <t>Rozhodně nesouhlasím (%)</t>
   </si>
   <si>
     <t>Nemohu nyní posoudit (%)</t>
   </si>