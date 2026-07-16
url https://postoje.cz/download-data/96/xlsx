--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry byste souhlasil/a či nesouhlasil/a s výstavbou nové větrné elektrárny?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondenti byli požádáni o názor na stavbu nové větrné elektrárny ve vzdálenosti 500 metrů od posledního domu v obci s dosahem zvuku přibližně 35–40 dB, což je zhruba úroveň hluku v obývacím pokoji. 
 Za těchto podmínek souhlasil s výstavbou nové větrné elektrárny větší podíl respondentů (40 %).
 Naopak 34 % dotázaných by nesouhlasilo.
 Téměř 18 % ani souhlasilo ani nesouhlasilo a 8 % nedokázalo ještě posoudit.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1454 (respondenti, kteří bydlí v obci nebo městě do 49999 obyvatel)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:38</t>
+    <t>2026-07-16 07:38:41</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně souhlasím (%)</t>
   </si>
   <si>
     <t>Spíše souhlasím (%)</t>
   </si>
   <si>
     <t>Ani souhlasím ani nesouhlasím (%)</t>
   </si>
   <si>
     <t>Spíše nesouhlasím (%)</t>
   </si>
   <si>
     <t>Rozhodně nesouhlasím (%)</t>
   </si>
   <si>
     <t>Nemohu nyní posoudit (%)</t>
   </si>