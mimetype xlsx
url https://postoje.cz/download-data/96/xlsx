--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry byste souhlasil/a či nesouhlasil/a s výstavbou nové větrné elektrárny?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondenti byli požádáni o názor na stavbu nové větrné elektrárny ve vzdálenosti 500 metrů od posledního domu v obci s dosahem zvuku přibližně 35–40 dB, což je zhruba úroveň hluku v obývacím pokoji. 
 Za těchto podmínek souhlasil s výstavbou nové větrné elektrárny větší podíl respondentů (40 %).
 Naopak 34 % dotázaných by nesouhlasilo.
 Téměř 18 % ani souhlasilo ani nesouhlasilo a 8 % nedokázalo ještě posoudit.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1454 (respondenti, kteří bydlí v obci nebo městě do 49999 obyvatel)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:38:41</t>
+    <t>2026-08-30 15:33:26</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně souhlasím (%)</t>
   </si>
   <si>
     <t>Spíše souhlasím (%)</t>
   </si>
   <si>
     <t>Ani souhlasím ani nesouhlasím (%)</t>
   </si>
   <si>
     <t>Spíše nesouhlasím (%)</t>
   </si>
   <si>
     <t>Rozhodně nesouhlasím (%)</t>
   </si>
   <si>
     <t>Nemohu nyní posoudit (%)</t>
   </si>