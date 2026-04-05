--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak pravděpodobné je, že byste Vy osobně v následujícím roce / 2 letech / 3 letech byl/a ochoten/ochotna</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Nejvíce by se lidé zapojili do snižování spotřeby plastu (70 %) a vysazování stromů jako dobrovolníci (50 %). 
 Naopak nejmenší ochotu projevují k snížení spotřeby masa (47 % proti). 
 Nízká je také ochota investovat do zelených fondů a podílových listů (45 % proti) nebo omezit jízdu autem (39 % proti).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:06:05</t>
+    <t>2026-04-05 15:15:24</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>