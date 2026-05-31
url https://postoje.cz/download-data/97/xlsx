--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak pravděpodobné je, že byste Vy osobně v následujícím roce / 2 letech / 3 letech byl/a ochoten/ochotna</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Nejvíce by se lidé zapojili do snižování spotřeby plastu (70 %) a vysazování stromů jako dobrovolníci (50 %). 
 Naopak nejmenší ochotu projevují k snížení spotřeby masa (47 % proti). 
 Nízká je také ochota investovat do zelených fondů a podílových listů (45 % proti) nebo omezit jízdu autem (39 % proti).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:24</t>
+    <t>2026-05-31 00:36:50</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>