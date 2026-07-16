--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak pravděpodobné je, že byste Vy osobně v následujícím roce / 2 letech / 3 letech byl/a ochoten/ochotna</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Nejvíce by se lidé zapojili do snižování spotřeby plastu (70 %) a vysazování stromů jako dobrovolníci (50 %). 
 Naopak nejmenší ochotu projevují k snížení spotřeby masa (47 % proti). 
 Nízká je také ochota investovat do zelených fondů a podílových listů (45 % proti) nebo omezit jízdu autem (39 % proti).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:36:50</t>
+    <t>2026-07-16 07:37:06</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>