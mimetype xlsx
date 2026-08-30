--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak pravděpodobné je, že byste Vy osobně v následujícím roce / 2 letech / 3 letech byl/a ochoten/ochotna</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Nejvíce by se lidé zapojili do snižování spotřeby plastu (70 %) a vysazování stromů jako dobrovolníci (50 %). 
 Naopak nejmenší ochotu projevují k snížení spotřeby masa (47 % proti). 
 Nízká je také ochota investovat do zelených fondů a podílových listů (45 % proti) nebo omezit jízdu autem (39 % proti).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:37:06</t>
+    <t>2026-08-30 15:39:39</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>