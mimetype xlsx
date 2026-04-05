--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak pravděpodobné je, že byste Vy osobně v následujícím roce / 2 letech / 3 letech byl/a ochoten/ochotna</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>U respondentů bydlících v nezateplených domech se projevuje ochota k zateplení:
 Zhruba 38 % by investovalo peníze do zateplení.
 Přibližně 35 % by požádalo o dotaci na zateplení.
 Nicméně pro čtvrtinu respondentů je zateplení nepravděpodobné (25 % pro investici, 26 % pro dotaci), nebo se jich netýká (24 % pro investici, 25 % pro dotaci).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1476 (pouze respondenti, kteří bydlí v nezatepleném domě)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:21</t>
+    <t>2026-04-05 15:15:59</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>