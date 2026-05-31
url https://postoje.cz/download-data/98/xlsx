--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak pravděpodobné je, že byste Vy osobně v následujícím roce / 2 letech / 3 letech byl/a ochoten/ochotna</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>U respondentů bydlících v nezateplených domech se projevuje ochota k zateplení:
 Zhruba 38 % by investovalo peníze do zateplení.
 Přibližně 35 % by požádalo o dotaci na zateplení.
 Nicméně pro čtvrtinu respondentů je zateplení nepravděpodobné (25 % pro investici, 26 % pro dotaci), nebo se jich netýká (24 % pro investici, 25 % pro dotaci).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1476 (pouze respondenti, kteří bydlí v nezatepleném domě)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:59</t>
+    <t>2026-05-31 00:37:39</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>