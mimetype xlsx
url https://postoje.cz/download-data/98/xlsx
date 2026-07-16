--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak pravděpodobné je, že byste Vy osobně v následujícím roce / 2 letech / 3 letech byl/a ochoten/ochotna</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>U respondentů bydlících v nezateplených domech se projevuje ochota k zateplení:
 Zhruba 38 % by investovalo peníze do zateplení.
 Přibližně 35 % by požádalo o dotaci na zateplení.
 Nicméně pro čtvrtinu respondentů je zateplení nepravděpodobné (25 % pro investici, 26 % pro dotaci), nebo se jich netýká (24 % pro investici, 25 % pro dotaci).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1476 (pouze respondenti, kteří bydlí v nezatepleném domě)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:39</t>
+    <t>2026-07-16 07:38:26</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>