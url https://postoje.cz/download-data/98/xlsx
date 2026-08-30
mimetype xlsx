--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak pravděpodobné je, že byste Vy osobně v následujícím roce / 2 letech / 3 letech byl/a ochoten/ochotna</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>U respondentů bydlících v nezateplených domech se projevuje ochota k zateplení:
 Zhruba 38 % by investovalo peníze do zateplení.
 Přibližně 35 % by požádalo o dotaci na zateplení.
 Nicméně pro čtvrtinu respondentů je zateplení nepravděpodobné (25 % pro investici, 26 % pro dotaci), nebo se jich netýká (24 % pro investici, 25 % pro dotaci).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1476 (pouze respondenti, kteří bydlí v nezatepleném domě)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:38:26</t>
+    <t>2026-08-30 15:38:22</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>